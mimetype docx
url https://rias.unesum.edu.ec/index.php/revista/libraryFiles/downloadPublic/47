--- v0 (2026-03-13)
+++ v1 (2026-08-06)
@@ -1,1210 +1,1171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DB5AB16" w14:textId="77777777" w:rsidR="00E45424" w:rsidRDefault="00E45424" w:rsidP="00736CA3">
+    <w:p w14:paraId="2DB5AB16" w14:textId="77777777" w:rsidR="00E45424" w:rsidRPr="008D4C97" w:rsidRDefault="00E45424" w:rsidP="00736CA3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AFCF72" w14:textId="25A7E535" w:rsidR="006311F7" w:rsidRPr="006311F7" w:rsidRDefault="0056575E" w:rsidP="00831325">
+    <w:p w14:paraId="42AFCF72" w14:textId="25A7E535" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="0056575E" w:rsidP="00831325">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>DECLARACIÓN DE ORIGINALIDAD, AUTORÍA Y USO DE INTELIGENCIA ARTIFICIAL (IA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FCC6A9" w14:textId="77777777" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="006311F7">
+    <w:p w14:paraId="44FCC6A9" w14:textId="77777777" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="006311F7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="750763E8" w14:textId="25A0BA76" w:rsidR="006311F7" w:rsidRPr="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="750763E8" w14:textId="25A0BA76" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaramos que el manuscrito titulado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267CF8A9" w14:textId="77777777" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="13F0B713" w14:textId="77777777" w:rsidR="008D4C97" w:rsidRDefault="00F323FE" w:rsidP="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">____________________________________________, presentado por los autores ____________________________________________________________, es un trabajo inédito, no publicado previamente en ningún formato impreso o electrónico, y que no se encuentra en proceso de revisión en otra revista, editorial o medio de difusión. </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>_, presentado por los autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30E51" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C475A9" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00C475A9" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>s original, no ha sido enviado ni se encuentra en evaluación en otra revista, y no será postulado a ninguna otra publicación mientras esté en proceso editorial en RIAS.</w:t>
+      </w:r>
+      <w:r w:rsidR="007031E0" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB7E722" w14:textId="77777777" w:rsidR="00831325" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="2A38DCA8" w14:textId="77777777" w:rsidR="008D4C97" w:rsidRDefault="008D4C97" w:rsidP="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B1EB8E3" w14:textId="77777777" w:rsidR="00831325" w:rsidRDefault="00831325" w:rsidP="00C67883">
+    <w:p w14:paraId="0728FAFF" w14:textId="14AC1F48" w:rsidR="00C475A9" w:rsidRPr="008D4C97" w:rsidRDefault="00C475A9" w:rsidP="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconozco que RIAS posee el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>derecho exclusivo de evaluación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del manuscrito durante todo el proceso editorial.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B4B0913" w14:textId="032AC6F1" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="24CC458C" w14:textId="77777777" w:rsidR="007031E0" w:rsidRPr="008D4C97" w:rsidRDefault="007031E0" w:rsidP="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B151105" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="00C67883" w:rsidP="00C67883">
+    <w:p w14:paraId="4A31ACFA" w14:textId="70105E9E" w:rsidR="00C475A9" w:rsidRPr="008D4C97" w:rsidRDefault="00C475A9" w:rsidP="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, acepto que el envío simultáneo constituye una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>falta ética grave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que puede resultar en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>rechazo inmediato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del manuscrito, y la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>restricción de postular nuevos trabajos por un período de hasta dos años</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2294661B" w14:textId="58A7DEA4" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="6AD27F49" w14:textId="77777777" w:rsidR="00C475A9" w:rsidRPr="008D4C97" w:rsidRDefault="00C475A9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="13BE8E63" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="00C67883" w:rsidP="00C67883">
+    <w:p w14:paraId="0B4B0913" w14:textId="48229E0A" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Cada persona que figura como autor</w:t>
+      </w:r>
+      <w:r w:rsidR="002C453C" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002C453C" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha contribuido directamente al contenido intelectual del trabajo, ha participado en su elaboración, análisis o redacción, ha revisado y aprobado la versión final enviada, y manifiesta su conformidad para que su nombre aparezca en la autoría, asumiendo responsabilidad pública por el contenido presentado. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03A6806D" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="3B151105" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="00C67883" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E1E4A3F" w14:textId="0CC88517" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="2294661B" w14:textId="6058192D" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...121 lines deleted...]
-        <w:t xml:space="preserve">u otras) para redactar, traducir, analizar datos, generar imágenes, tablas o contenido del manuscrito. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Declar</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que todas las fuentes bibliográficas utilizadas han sido debidamente citadas y referenciadas, y que no se ha incurrido en plagio, autoplagio, manipulación de citas, fabricación o falsificación de datos, cumpliendo con los principios éticos de integridad académica. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D3B287" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="13BE8E63" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="00C67883" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...63 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BDD2082" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="00C67883" w:rsidP="00C67883">
+    <w:p w14:paraId="03A6806D" w14:textId="220DB779" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>En relación con el uso de herramientas de inteligencia artificial (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67883" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>), indic</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo siguiente: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="23E93D6C" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="2E1E4A3F" w14:textId="0CC88517" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Herramienta(s) utilizada(s): ____________________________________. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no se utilizó </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67883" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>generativa (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67883" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chatgpt, Gemini, Copilot, Claude </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u otras) para redactar, traducir, analizar datos, generar imágenes, tablas o contenido del manuscrito. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AB7B3C" w14:textId="58A35389" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="37D3B287" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006311F7">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
-      <w:r w:rsidRPr="006311F7">
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...157 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006311F7">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">____________________. </w:t>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sí se utilizó </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67883" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generativa, exclusivamente para fines permitidos por la revista. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC64AC4" w14:textId="49095FC2" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="4BDD2082" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="00C67883" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B2A0FC7" w14:textId="77777777" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="23E93D6C" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herramienta(s) utilizada(s): ____________________________________. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DB61A88" w14:textId="3E546493" w:rsidR="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="07AB7B3C" w14:textId="58A35389" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-        <w:t>sticos, conclusiones ni referencias inexistentes, y que no figura como autora del manuscrito. Los autores asumen responsabilidad total por la exactitud, originalidad y validez del contenido.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Propósito: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> corrección gramatical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mejora de redacción </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reformulación de frases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> traducción </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otro:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67883" w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7B3D02" w14:textId="77777777" w:rsidR="006311F7" w:rsidRPr="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="5B2A0FC7" w14:textId="77777777" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296F87D8" w14:textId="77777777" w:rsidR="00C67883" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="6DB61A88" w14:textId="72E7B4CA" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> __________________________________________ </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>En caso de uso de IA, declar</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que todo el contenido generado fue verificado y validado por los autores, que la IA no fue utilizada para generar datos, resultados, análisis estadísticos, conclusiones ni referencias inexistentes, y que no figura como autora del manuscrito. Los autores asumen responsabilidad total por la exactitud, originalidad y validez del contenido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E24D69A" w14:textId="45E626E9" w:rsidR="006311F7" w:rsidRPr="006311F7" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+    <w:p w14:paraId="7B7B3D02" w14:textId="77777777" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="333333"/>
-          <w:sz w:val="24"/>
-[...49 lines deleted...]
-      </w:r>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="54343275" w14:textId="0E3281F2" w:rsidR="00160B83" w:rsidRPr="006311F7" w:rsidRDefault="00160B83" w:rsidP="00C67883">
+    <w:p w14:paraId="296F87D8" w14:textId="77777777" w:rsidR="00C67883" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Nombre del autor responsable:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________ </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00160B83" w:rsidRPr="006311F7">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:p w14:paraId="7E24D69A" w14:textId="45E626E9" w:rsidR="006311F7" w:rsidRPr="008D4C97" w:rsidRDefault="006311F7" w:rsidP="00C67883">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>firma:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>fecha:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54343275" w14:textId="0E3281F2" w:rsidR="00160B83" w:rsidRPr="008D4C97" w:rsidRDefault="00160B83" w:rsidP="00C67883">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00160B83" w:rsidRPr="008D4C97">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F83B5D9" w14:textId="77777777" w:rsidR="008735E2" w:rsidRDefault="008735E2" w:rsidP="0017261F">
+    <w:p w14:paraId="040141E3" w14:textId="77777777" w:rsidR="00CC215E" w:rsidRDefault="00CC215E" w:rsidP="0017261F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="007CAEAC" w14:textId="77777777" w:rsidR="008735E2" w:rsidRDefault="008735E2" w:rsidP="0017261F">
+    <w:p w14:paraId="7D493C54" w14:textId="77777777" w:rsidR="00CC215E" w:rsidRDefault="00CC215E" w:rsidP="0017261F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F5E4025" w14:textId="77777777" w:rsidR="00021A31" w:rsidRDefault="00021A31">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627D4765" w14:textId="77777777" w:rsidR="00021A31" w:rsidRDefault="00021A31">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13B5927A" w14:textId="77777777" w:rsidR="00021A31" w:rsidRDefault="00021A31">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D263343" w14:textId="77777777" w:rsidR="008735E2" w:rsidRDefault="008735E2" w:rsidP="0017261F">
+    <w:p w14:paraId="4350C366" w14:textId="77777777" w:rsidR="00CC215E" w:rsidRDefault="00CC215E" w:rsidP="0017261F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FE6A729" w14:textId="77777777" w:rsidR="008735E2" w:rsidRDefault="008735E2" w:rsidP="0017261F">
+    <w:p w14:paraId="1B4EDB49" w14:textId="77777777" w:rsidR="00CC215E" w:rsidRDefault="00CC215E" w:rsidP="0017261F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FF7339A" w14:textId="77777777" w:rsidR="00021A31" w:rsidRDefault="00021A31">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1958FD47" w14:textId="678AF081" w:rsidR="0017261F" w:rsidRDefault="00831325" w:rsidP="00831325">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F6D03A" wp14:editId="30266C91">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-158750</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-736600</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1197864" cy="630936"/>
           <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="3" name="Imagen 3" descr="Forma&#10;&#10;Descripción generada automáticamente con confianza baja"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1237,52 +1198,62 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                          </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6938DE85" w14:textId="77777777" w:rsidR="00021A31" w:rsidRDefault="00021A31">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE96FBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D1CD38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1664,114 +1635,136 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="65227157">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1738549879">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="100957692">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C7FBC"/>
+    <w:rsid w:val="0001565F"/>
+    <w:rsid w:val="00021A31"/>
     <w:rsid w:val="000A0344"/>
     <w:rsid w:val="000E6141"/>
     <w:rsid w:val="00155B3D"/>
     <w:rsid w:val="00160B83"/>
     <w:rsid w:val="0017261F"/>
+    <w:rsid w:val="00192D1A"/>
     <w:rsid w:val="001D299D"/>
+    <w:rsid w:val="001E52A3"/>
+    <w:rsid w:val="0024533F"/>
     <w:rsid w:val="002610A9"/>
     <w:rsid w:val="00273C66"/>
     <w:rsid w:val="002B1E87"/>
+    <w:rsid w:val="002C453C"/>
     <w:rsid w:val="002C7FBC"/>
     <w:rsid w:val="002D71B9"/>
     <w:rsid w:val="00312441"/>
     <w:rsid w:val="0031440D"/>
+    <w:rsid w:val="00376FE8"/>
+    <w:rsid w:val="0037784B"/>
+    <w:rsid w:val="0038487C"/>
+    <w:rsid w:val="00421856"/>
     <w:rsid w:val="00434B32"/>
+    <w:rsid w:val="00494DA8"/>
     <w:rsid w:val="00520A2A"/>
     <w:rsid w:val="0056575E"/>
     <w:rsid w:val="006311F7"/>
     <w:rsid w:val="006C0F14"/>
+    <w:rsid w:val="006D2F1F"/>
+    <w:rsid w:val="006F5692"/>
+    <w:rsid w:val="007031E0"/>
     <w:rsid w:val="00735A3E"/>
     <w:rsid w:val="00736CA3"/>
     <w:rsid w:val="00742CE9"/>
     <w:rsid w:val="00802B5E"/>
     <w:rsid w:val="008056E8"/>
     <w:rsid w:val="00811D37"/>
     <w:rsid w:val="00831325"/>
+    <w:rsid w:val="00845841"/>
     <w:rsid w:val="008735E2"/>
+    <w:rsid w:val="00893EB6"/>
+    <w:rsid w:val="008D4C97"/>
     <w:rsid w:val="00924CFE"/>
     <w:rsid w:val="009C3803"/>
     <w:rsid w:val="00AB190C"/>
+    <w:rsid w:val="00AD4D4D"/>
     <w:rsid w:val="00AD7FBF"/>
     <w:rsid w:val="00B13B46"/>
     <w:rsid w:val="00B96D4E"/>
+    <w:rsid w:val="00C35FFE"/>
     <w:rsid w:val="00C40CAF"/>
+    <w:rsid w:val="00C475A9"/>
     <w:rsid w:val="00C67883"/>
+    <w:rsid w:val="00CC215E"/>
     <w:rsid w:val="00D233DA"/>
+    <w:rsid w:val="00D30E51"/>
     <w:rsid w:val="00D712CA"/>
     <w:rsid w:val="00E14FFE"/>
     <w:rsid w:val="00E45424"/>
+    <w:rsid w:val="00F323FE"/>
     <w:rsid w:val="00F5788B"/>
     <w:rsid w:val="00F754BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2161,50 +2154,253 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2297,81 +2493,478 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0017261F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0017261F"/>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00021A31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00021A31"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1018046561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2597,65 +3190,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>337</Words>
-  <Characters>2034</Characters>
+  <Words>355</Words>
+  <Characters>2024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2362</CharactersWithSpaces>
+  <CharactersWithSpaces>2375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Autor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>